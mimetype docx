--- v0 (2026-03-05)
+++ v1 (2026-06-04)
@@ -829,68 +829,76 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> 10. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="148F4665" w14:textId="657919A7" w:rsidR="00D40A53" w:rsidRPr="007051DD" w:rsidRDefault="00D40A53" w:rsidP="00886D02">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Tamanho: mín. 15 pag. / máx. 60 pag. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6726E4CC" w14:textId="5B6B6E69" w:rsidR="002C413A" w:rsidRPr="007051DD" w:rsidRDefault="00D40A53" w:rsidP="002C413A">
+    <w:p w14:paraId="6726E4CC" w14:textId="1A73DA3C" w:rsidR="002C413A" w:rsidRPr="007051DD" w:rsidRDefault="00BE1A62" w:rsidP="002C413A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Destaque no texto: Itálico (não usar negrito).</w:t>
+        <w:t>Grifo</w:t>
+      </w:r>
+      <w:r w:rsidR="00D40A53">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>: Itálico (não usar negrito).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50FF427D" w14:textId="4B1180A6" w:rsidR="00A931E9" w:rsidRPr="00A931E9" w:rsidRDefault="00D40A53" w:rsidP="00FC53A2">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -1887,78 +1895,51 @@
     <w:p w14:paraId="0184A59D" w14:textId="6B5A8EE1" w:rsidR="00B76E68" w:rsidRPr="00B76E68" w:rsidRDefault="00B76E68" w:rsidP="00322D78">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76E68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>GONÇALVES RIBEIRO, S. “</w:t>
-[...26 lines deleted...]
-        <w:t>. </w:t>
+        <w:t>GONÇALVES RIBEIRO, S. “A liberdade de expressão e o relativismo da verdade  na retórica eleitoral brasileira”. </w:t>
       </w:r>
       <w:r w:rsidRPr="00B76E68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Direito e Linguagem</w:t>
       </w:r>
       <w:r w:rsidRPr="00B76E68">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>, v.1, n.2, 2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2053,94 +2034,94 @@
         </w:rPr>
         <w:t>. Acesso em: 12 mar. 2025.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B76E68" w:rsidRPr="00B76E68" w:rsidSect="00026B5B">
       <w:headerReference w:type="even" r:id="rId8"/>
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:footerReference w:type="even" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1701" w:bottom="1418" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="172"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D58D3D8" w14:textId="77777777" w:rsidR="006E5E90" w:rsidRDefault="006E5E90" w:rsidP="003D3437">
+    <w:p w14:paraId="726D155C" w14:textId="77777777" w:rsidR="009B521A" w:rsidRDefault="009B521A" w:rsidP="003D3437">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1211C98C" w14:textId="77777777" w:rsidR="006E5E90" w:rsidRDefault="006E5E90" w:rsidP="003D3437">
+    <w:p w14:paraId="74DFDBB4" w14:textId="77777777" w:rsidR="009B521A" w:rsidRDefault="009B521A" w:rsidP="003D3437">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="4D"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
@@ -2161,234 +2142,251 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D727442" w14:textId="30EBB028" w:rsidR="00026B5B" w:rsidRDefault="00026B5B" w:rsidP="006076AF">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="0A9F569D" w14:textId="7DEF72BD" w:rsidR="00F14C53" w:rsidRDefault="00F14C53" w:rsidP="00892D07">
+  <w:p w14:paraId="0A9F569D" w14:textId="4D3AD9BF" w:rsidR="00F14C53" w:rsidRDefault="00F14C53" w:rsidP="00892D07">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>@ Direito e Linguagem,</w:t>
+      <w:t xml:space="preserve"> Direito e Linguagem,</w:t>
     </w:r>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00322D78">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">rdinário nº </w:t>
     </w:r>
-    <w:r w:rsidR="00322D78">
+    <w:r w:rsidR="00705997">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">, vol. </w:t>
     </w:r>
-    <w:r w:rsidR="00892D07">
+    <w:r w:rsidR="00705997">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, DOI</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60A2608C" w14:textId="57861AA2" w:rsidR="00026B5B" w:rsidRDefault="00026B5B" w:rsidP="006076AF">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4D9CD9C6" w14:textId="77777777" w:rsidR="00892D07" w:rsidRDefault="00892D07" w:rsidP="00892D07">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="7316E4AB" w14:textId="52C1C7C6" w:rsidR="00F04D5E" w:rsidRDefault="00F14C53" w:rsidP="00892D07">
+  <w:p w14:paraId="7316E4AB" w14:textId="784FD9FB" w:rsidR="00F04D5E" w:rsidRDefault="00F14C53" w:rsidP="00892D07">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:ind w:right="360"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>@ Direito e Linguagem,</w:t>
+      <w:t xml:space="preserve"> Direito e Linguagem,</w:t>
     </w:r>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00322D78">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">rdinário nº </w:t>
     </w:r>
-    <w:r w:rsidR="00322D78">
+    <w:r w:rsidR="00705997">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r w:rsidRPr="006F4D08">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">, vol. </w:t>
     </w:r>
-    <w:r w:rsidR="00892D07">
+    <w:r w:rsidR="00705997">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="006F4D08">
+    <w:r w:rsidRPr="00B92D55">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, DOI</w:t>
+    </w:r>
+    <w:r w:rsidR="00B92D55" w:rsidRPr="00B92D55">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B92D55" w:rsidRPr="00B92D55">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>10.5281/zenodo.19389979</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="504F608B" w14:textId="77777777" w:rsidR="00F04D5E" w:rsidRDefault="00F04D5E" w:rsidP="00FE346D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="7710"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10ED71EB" w14:textId="77777777" w:rsidR="00AF53E2" w:rsidRDefault="00AF53E2" w:rsidP="00761E3F">
@@ -2481,61 +2479,61 @@
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
       <w:t>xxxx</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="2346A6EC" w14:textId="651A44DD" w:rsidR="00DC5AA2" w:rsidRPr="00053E7A" w:rsidRDefault="00DC5AA2">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:contextualSpacing/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES_tradnl"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="04CCB023" w14:textId="77777777" w:rsidR="006E5E90" w:rsidRDefault="006E5E90" w:rsidP="003D3437">
+    <w:p w14:paraId="67F0083B" w14:textId="77777777" w:rsidR="009B521A" w:rsidRDefault="009B521A" w:rsidP="003D3437">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E5915E5" w14:textId="77777777" w:rsidR="006E5E90" w:rsidRDefault="006E5E90" w:rsidP="003D3437">
+    <w:p w14:paraId="78AD49C6" w14:textId="77777777" w:rsidR="009B521A" w:rsidRDefault="009B521A" w:rsidP="003D3437">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="67DB684D" w14:textId="5D14837F" w:rsidR="002C413A" w:rsidRPr="00FC53A2" w:rsidRDefault="002C413A" w:rsidP="00FC53A2">
       <w:pPr>
         <w:pStyle w:val="Textodenotaderodap"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC53A2">
         <w:rPr>
           <w:rStyle w:val="Refdenotaderodap"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
@@ -2693,197 +2691,197 @@
       <w:r w:rsidRPr="00CB6BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, p. </w:t>
       </w:r>
       <w:r w:rsidR="00CB6BDD" w:rsidRPr="00CB6BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>00</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB6BDD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0ABC5C27" w14:textId="74849CD3" w:rsidR="00026B5B" w:rsidRPr="00053E7A" w:rsidRDefault="00026B5B" w:rsidP="00026B5B">
+  <w:p w14:paraId="0ABC5C27" w14:textId="2A6A5B3C" w:rsidR="00026B5B" w:rsidRPr="00053E7A" w:rsidRDefault="00026B5B" w:rsidP="00026B5B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t xml:space="preserve">© </w:t>
+      <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">Direito e Linguagem </w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve"> nº </w:t>
     </w:r>
-    <w:r w:rsidR="00322D78">
+    <w:r w:rsidR="00705997">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">, vol. </w:t>
     </w:r>
-    <w:r w:rsidR="00892D07">
+    <w:r w:rsidR="00705997">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="00322D78">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>O</w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>rdinário (202</w:t>
     </w:r>
-    <w:r w:rsidR="00892D07">
+    <w:r w:rsidR="00705997">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">), pp. </w:t>
     </w:r>
     <w:r w:rsidR="00892D07">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidR="00892D07">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27F57AA2" w14:textId="44A89BFA" w:rsidR="00F04D5E" w:rsidRPr="00026B5B" w:rsidRDefault="00026B5B" w:rsidP="00026B5B">
+  <w:p w14:paraId="27F57AA2" w14:textId="68F5D284" w:rsidR="00F04D5E" w:rsidRPr="00026B5B" w:rsidRDefault="00026B5B" w:rsidP="00026B5B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">·ISSN </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2909,50 +2907,67 @@
       <w:t>3020-898X</w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">  ·</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">DOI </w:t>
     </w:r>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidR="00B92D55">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B92D55" w:rsidRPr="00B92D55">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>10.5281/zenodo.19389979</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19A05415" w14:textId="211A5CA7" w:rsidR="00F04D5E" w:rsidRPr="00F14C53" w:rsidRDefault="00A74222" w:rsidP="00026B5B">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-426"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
@@ -3186,308 +3201,319 @@
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="17D7D00B" w14:textId="77777777" w:rsidR="00F14C53" w:rsidRDefault="00F14C53" w:rsidP="00F14C53">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3D6AD5C7" w14:textId="5FD0D8E4" w:rsidR="00F04D5E" w:rsidRPr="00053E7A" w:rsidRDefault="00F04D5E" w:rsidP="00F04D5E">
+  <w:p w14:paraId="3D6AD5C7" w14:textId="1332B64A" w:rsidR="00F04D5E" w:rsidRPr="00C16F5E" w:rsidRDefault="00053E7A" w:rsidP="00F04D5E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="-426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00053E7A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t xml:space="preserve">© </w:t>
+      <w:t xml:space="preserve">Direito e </w:t>
     </w:r>
-    <w:r w:rsidR="00053E7A" w:rsidRPr="00053E7A">
+    <w:r w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t xml:space="preserve">Direito e Linguagem </w:t>
+      <w:t xml:space="preserve">Linguagem </w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00F04D5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="001630E5" w:rsidRPr="00053E7A">
+    <w:r w:rsidR="001630E5" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>n</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00F04D5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">º </w:t>
     </w:r>
-    <w:r w:rsidR="00322D78">
+    <w:r w:rsidR="00705997" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>7</w:t>
     </w:r>
-    <w:r w:rsidR="00F14C53">
+    <w:r w:rsidR="00F14C53" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t xml:space="preserve">, vol. </w:t>
     </w:r>
-    <w:r w:rsidR="00A74222">
+    <w:r w:rsidR="00705997" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00F04D5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pt-PT"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00F04D5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="00322D78">
+    <w:r w:rsidR="00322D78" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>O</w:t>
     </w:r>
-    <w:r w:rsidR="008B2731" w:rsidRPr="00053E7A">
+    <w:r w:rsidR="008B2731" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>r</w:t>
     </w:r>
-    <w:r w:rsidR="004A49F5" w:rsidRPr="00053E7A">
+    <w:r w:rsidR="004A49F5" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>dinário</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00F04D5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> (</w:t>
     </w:r>
-    <w:r w:rsidR="00491227" w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00491227" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="00A74222">
+    <w:r w:rsidR="00705997" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00F04D5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">), pp. </w:t>
     </w:r>
-    <w:r w:rsidR="00A74222">
+    <w:r w:rsidR="00A74222" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00F04D5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
-    <w:r w:rsidR="00A74222">
+    <w:r w:rsidR="00A74222" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>00</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="46980D95" w14:textId="55369B79" w:rsidR="00F04D5E" w:rsidRPr="00053E7A" w:rsidRDefault="00F04D5E" w:rsidP="00F04D5E">
+  <w:p w14:paraId="46980D95" w14:textId="54473016" w:rsidR="00F04D5E" w:rsidRPr="00C16F5E" w:rsidRDefault="00F04D5E" w:rsidP="00F04D5E">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8504"/>
         <w:tab w:val="right" w:pos="8789"/>
       </w:tabs>
       <w:ind w:left="-426"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">·ISSN </w:t>
     </w:r>
-    <w:r w:rsidR="002836ED">
+    <w:r w:rsidR="002836ED" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>–</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:r w:rsidR="002836ED">
+    <w:r w:rsidR="002836ED" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>3020-898X</w:t>
     </w:r>
-    <w:r w:rsidRPr="00053E7A">
+    <w:r w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">  ·</w:t>
     </w:r>
-    <w:r w:rsidR="00F14C53">
+    <w:r w:rsidR="00F14C53" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">DOI </w:t>
+      <w:t>DOI -</w:t>
     </w:r>
-    <w:r w:rsidR="00F14C53" w:rsidRPr="00053E7A">
+    <w:r w:rsidR="00C16F5E" w:rsidRPr="00C16F5E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>-</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B92D55" w:rsidRPr="00B92D55">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      </w:rPr>
+      <w:t>10.5281/zenodo.19389979</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E008D1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="AB58C0D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
@@ -7590,51 +7616,51 @@
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="1170801768">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="35" w16cid:durableId="624506601">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="36" w16cid:durableId="1298295238">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="37" w16cid:durableId="137771814">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="38" w16cid:durableId="784933917">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="39" w16cid:durableId="2003313957">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="180"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -7691,56 +7717,58 @@
     <w:rsid w:val="001C4D9D"/>
     <w:rsid w:val="001C644F"/>
     <w:rsid w:val="001D1795"/>
     <w:rsid w:val="001D248F"/>
     <w:rsid w:val="001D2C2F"/>
     <w:rsid w:val="001E73DD"/>
     <w:rsid w:val="001F1C56"/>
     <w:rsid w:val="00200E81"/>
     <w:rsid w:val="002054EE"/>
     <w:rsid w:val="00205D50"/>
     <w:rsid w:val="002157AF"/>
     <w:rsid w:val="00216FCE"/>
     <w:rsid w:val="002170BD"/>
     <w:rsid w:val="002249D9"/>
     <w:rsid w:val="00233BC1"/>
     <w:rsid w:val="0024722E"/>
     <w:rsid w:val="0024771F"/>
     <w:rsid w:val="002612EF"/>
     <w:rsid w:val="00261EE3"/>
     <w:rsid w:val="00274F32"/>
     <w:rsid w:val="002805EC"/>
     <w:rsid w:val="002836ED"/>
     <w:rsid w:val="00294222"/>
     <w:rsid w:val="00297F18"/>
     <w:rsid w:val="002A00A2"/>
+    <w:rsid w:val="002A6A0E"/>
     <w:rsid w:val="002A6C34"/>
     <w:rsid w:val="002C3AF9"/>
     <w:rsid w:val="002C413A"/>
     <w:rsid w:val="002E4710"/>
     <w:rsid w:val="002E705B"/>
     <w:rsid w:val="002F313A"/>
+    <w:rsid w:val="002F3C58"/>
     <w:rsid w:val="002F5BEE"/>
     <w:rsid w:val="002F6932"/>
     <w:rsid w:val="00322D78"/>
     <w:rsid w:val="0033426E"/>
     <w:rsid w:val="00336E06"/>
     <w:rsid w:val="00353502"/>
     <w:rsid w:val="003564A3"/>
     <w:rsid w:val="00357567"/>
     <w:rsid w:val="003577FE"/>
     <w:rsid w:val="00376533"/>
     <w:rsid w:val="003779E5"/>
     <w:rsid w:val="003826FC"/>
     <w:rsid w:val="00382A46"/>
     <w:rsid w:val="0038374C"/>
     <w:rsid w:val="0039124C"/>
     <w:rsid w:val="003A6B86"/>
     <w:rsid w:val="003B1514"/>
     <w:rsid w:val="003C1373"/>
     <w:rsid w:val="003C69EF"/>
     <w:rsid w:val="003C6C8A"/>
     <w:rsid w:val="003C72A8"/>
     <w:rsid w:val="003D0C1D"/>
     <w:rsid w:val="003D3437"/>
     <w:rsid w:val="003E38E4"/>
     <w:rsid w:val="003E633E"/>
@@ -7749,230 +7777,241 @@
     <w:rsid w:val="00405F52"/>
     <w:rsid w:val="004211A0"/>
     <w:rsid w:val="00436EF0"/>
     <w:rsid w:val="004423DB"/>
     <w:rsid w:val="004437E7"/>
     <w:rsid w:val="00446317"/>
     <w:rsid w:val="00451594"/>
     <w:rsid w:val="0045682C"/>
     <w:rsid w:val="00457B15"/>
     <w:rsid w:val="0046556B"/>
     <w:rsid w:val="004721B6"/>
     <w:rsid w:val="0047566F"/>
     <w:rsid w:val="00482890"/>
     <w:rsid w:val="00491227"/>
     <w:rsid w:val="00491A8B"/>
     <w:rsid w:val="0049362F"/>
     <w:rsid w:val="004A01B4"/>
     <w:rsid w:val="004A49F5"/>
     <w:rsid w:val="004A511A"/>
     <w:rsid w:val="004B0972"/>
     <w:rsid w:val="004B411E"/>
     <w:rsid w:val="004C7778"/>
     <w:rsid w:val="004F1CB5"/>
     <w:rsid w:val="00503B20"/>
     <w:rsid w:val="005209A9"/>
+    <w:rsid w:val="00524A1F"/>
     <w:rsid w:val="005275CC"/>
     <w:rsid w:val="00533A68"/>
     <w:rsid w:val="00534F18"/>
     <w:rsid w:val="00541AB5"/>
     <w:rsid w:val="00553497"/>
     <w:rsid w:val="00563951"/>
     <w:rsid w:val="00564C2F"/>
+    <w:rsid w:val="00565D1A"/>
     <w:rsid w:val="005706AE"/>
     <w:rsid w:val="005732BE"/>
     <w:rsid w:val="00575193"/>
+    <w:rsid w:val="005775E7"/>
     <w:rsid w:val="00585B53"/>
     <w:rsid w:val="00590755"/>
     <w:rsid w:val="00596EAA"/>
     <w:rsid w:val="005A5965"/>
     <w:rsid w:val="005D5E4D"/>
     <w:rsid w:val="005E2159"/>
     <w:rsid w:val="005E7C48"/>
     <w:rsid w:val="005F1283"/>
     <w:rsid w:val="0060289C"/>
     <w:rsid w:val="00604EFC"/>
     <w:rsid w:val="00611446"/>
     <w:rsid w:val="00626D63"/>
     <w:rsid w:val="00634240"/>
     <w:rsid w:val="00634319"/>
     <w:rsid w:val="00635316"/>
     <w:rsid w:val="00642F49"/>
     <w:rsid w:val="00665B42"/>
     <w:rsid w:val="006675AE"/>
     <w:rsid w:val="00684825"/>
     <w:rsid w:val="006858F3"/>
     <w:rsid w:val="0068799F"/>
     <w:rsid w:val="006A3D18"/>
     <w:rsid w:val="006B5100"/>
     <w:rsid w:val="006C4806"/>
     <w:rsid w:val="006D3619"/>
     <w:rsid w:val="006D3DEA"/>
     <w:rsid w:val="006E4501"/>
     <w:rsid w:val="006E5E90"/>
     <w:rsid w:val="006F0A61"/>
     <w:rsid w:val="006F23C5"/>
     <w:rsid w:val="006F2A33"/>
     <w:rsid w:val="006F5D1C"/>
     <w:rsid w:val="006F610E"/>
     <w:rsid w:val="006F7130"/>
     <w:rsid w:val="00703AA2"/>
     <w:rsid w:val="007051DD"/>
+    <w:rsid w:val="00705997"/>
     <w:rsid w:val="00706199"/>
     <w:rsid w:val="0070661C"/>
     <w:rsid w:val="0070720E"/>
     <w:rsid w:val="00711645"/>
     <w:rsid w:val="00712CD2"/>
     <w:rsid w:val="00713812"/>
     <w:rsid w:val="00713EFE"/>
     <w:rsid w:val="00721D60"/>
     <w:rsid w:val="007230DA"/>
     <w:rsid w:val="00725E97"/>
     <w:rsid w:val="00731253"/>
     <w:rsid w:val="00733D46"/>
     <w:rsid w:val="00744E96"/>
     <w:rsid w:val="00760567"/>
     <w:rsid w:val="00761E3F"/>
     <w:rsid w:val="00762E56"/>
     <w:rsid w:val="007655D7"/>
     <w:rsid w:val="007709B5"/>
     <w:rsid w:val="00776F74"/>
     <w:rsid w:val="00793A36"/>
     <w:rsid w:val="00794E38"/>
     <w:rsid w:val="007B1675"/>
     <w:rsid w:val="007B6D77"/>
     <w:rsid w:val="007C4A9D"/>
     <w:rsid w:val="007D28F4"/>
     <w:rsid w:val="007D42AB"/>
     <w:rsid w:val="007D5703"/>
     <w:rsid w:val="007E5C51"/>
     <w:rsid w:val="007F00F3"/>
+    <w:rsid w:val="007F69CB"/>
     <w:rsid w:val="007F7F25"/>
     <w:rsid w:val="00801C7A"/>
     <w:rsid w:val="00817E92"/>
     <w:rsid w:val="00843514"/>
     <w:rsid w:val="008541FA"/>
     <w:rsid w:val="00855691"/>
     <w:rsid w:val="00865270"/>
     <w:rsid w:val="00865736"/>
+    <w:rsid w:val="00865C12"/>
     <w:rsid w:val="00866F17"/>
     <w:rsid w:val="00873E16"/>
     <w:rsid w:val="008763B6"/>
     <w:rsid w:val="008818BC"/>
     <w:rsid w:val="00882AFE"/>
     <w:rsid w:val="00885604"/>
     <w:rsid w:val="00885DEB"/>
     <w:rsid w:val="00886D02"/>
     <w:rsid w:val="00892D07"/>
     <w:rsid w:val="008A5E59"/>
     <w:rsid w:val="008B2731"/>
     <w:rsid w:val="008C6C23"/>
     <w:rsid w:val="008D0079"/>
     <w:rsid w:val="008E507E"/>
     <w:rsid w:val="008F321A"/>
     <w:rsid w:val="008F5898"/>
     <w:rsid w:val="0090000D"/>
     <w:rsid w:val="00901A08"/>
     <w:rsid w:val="009275D0"/>
     <w:rsid w:val="00933C03"/>
     <w:rsid w:val="009353AD"/>
     <w:rsid w:val="00942A71"/>
     <w:rsid w:val="00950A4D"/>
     <w:rsid w:val="00956D45"/>
     <w:rsid w:val="00957EED"/>
     <w:rsid w:val="0096040B"/>
     <w:rsid w:val="0096396D"/>
     <w:rsid w:val="0096445F"/>
     <w:rsid w:val="00975C33"/>
     <w:rsid w:val="009815CB"/>
     <w:rsid w:val="00982120"/>
     <w:rsid w:val="009876AF"/>
+    <w:rsid w:val="009913A0"/>
     <w:rsid w:val="009B358E"/>
+    <w:rsid w:val="009B521A"/>
     <w:rsid w:val="009B7498"/>
     <w:rsid w:val="009E003D"/>
     <w:rsid w:val="009E7A88"/>
     <w:rsid w:val="009F63DD"/>
     <w:rsid w:val="009F7406"/>
     <w:rsid w:val="00A03A68"/>
     <w:rsid w:val="00A04F47"/>
     <w:rsid w:val="00A0635D"/>
     <w:rsid w:val="00A45040"/>
     <w:rsid w:val="00A50E6A"/>
     <w:rsid w:val="00A57DD8"/>
     <w:rsid w:val="00A62901"/>
     <w:rsid w:val="00A63D38"/>
     <w:rsid w:val="00A63F5A"/>
     <w:rsid w:val="00A72A92"/>
     <w:rsid w:val="00A74222"/>
     <w:rsid w:val="00A80223"/>
     <w:rsid w:val="00A8187B"/>
     <w:rsid w:val="00A931E9"/>
     <w:rsid w:val="00AA6401"/>
     <w:rsid w:val="00AA745D"/>
     <w:rsid w:val="00AA7589"/>
     <w:rsid w:val="00AB1622"/>
     <w:rsid w:val="00AB17C3"/>
     <w:rsid w:val="00AC1C86"/>
     <w:rsid w:val="00AC208B"/>
     <w:rsid w:val="00AD2D4F"/>
     <w:rsid w:val="00AD4545"/>
     <w:rsid w:val="00AF1AF1"/>
     <w:rsid w:val="00AF53E2"/>
     <w:rsid w:val="00B020C4"/>
     <w:rsid w:val="00B03A0C"/>
     <w:rsid w:val="00B14964"/>
     <w:rsid w:val="00B16886"/>
     <w:rsid w:val="00B253D4"/>
     <w:rsid w:val="00B27574"/>
     <w:rsid w:val="00B27A03"/>
     <w:rsid w:val="00B3275D"/>
     <w:rsid w:val="00B3399F"/>
     <w:rsid w:val="00B47ADD"/>
     <w:rsid w:val="00B47FCD"/>
     <w:rsid w:val="00B55E31"/>
     <w:rsid w:val="00B64269"/>
     <w:rsid w:val="00B66ABA"/>
     <w:rsid w:val="00B76E68"/>
     <w:rsid w:val="00B775B2"/>
     <w:rsid w:val="00B83957"/>
+    <w:rsid w:val="00B92D55"/>
     <w:rsid w:val="00B9542B"/>
     <w:rsid w:val="00B97893"/>
     <w:rsid w:val="00BA22F3"/>
     <w:rsid w:val="00BA27B5"/>
     <w:rsid w:val="00BA5E13"/>
     <w:rsid w:val="00BC27D3"/>
     <w:rsid w:val="00BC4C44"/>
     <w:rsid w:val="00BC6756"/>
     <w:rsid w:val="00BC686A"/>
     <w:rsid w:val="00BD7AA6"/>
+    <w:rsid w:val="00BE1A62"/>
     <w:rsid w:val="00BE4712"/>
     <w:rsid w:val="00BF1AAD"/>
     <w:rsid w:val="00BF6505"/>
     <w:rsid w:val="00C01D59"/>
     <w:rsid w:val="00C0679D"/>
     <w:rsid w:val="00C06F52"/>
     <w:rsid w:val="00C1310F"/>
+    <w:rsid w:val="00C16F5E"/>
     <w:rsid w:val="00C170B2"/>
     <w:rsid w:val="00C206A0"/>
     <w:rsid w:val="00C20AC9"/>
     <w:rsid w:val="00C20D24"/>
     <w:rsid w:val="00C24588"/>
     <w:rsid w:val="00C404B8"/>
     <w:rsid w:val="00C40649"/>
     <w:rsid w:val="00C43D2D"/>
     <w:rsid w:val="00C44E1B"/>
     <w:rsid w:val="00C46B65"/>
     <w:rsid w:val="00C534A5"/>
     <w:rsid w:val="00C535E7"/>
     <w:rsid w:val="00C56CB2"/>
     <w:rsid w:val="00C6561C"/>
     <w:rsid w:val="00C8307B"/>
     <w:rsid w:val="00C862F6"/>
     <w:rsid w:val="00C94DAB"/>
     <w:rsid w:val="00C957A6"/>
     <w:rsid w:val="00C96422"/>
     <w:rsid w:val="00CA041A"/>
     <w:rsid w:val="00CA0692"/>
     <w:rsid w:val="00CA4A9D"/>
     <w:rsid w:val="00CB6BDD"/>
     <w:rsid w:val="00CD2311"/>
     <w:rsid w:val="00CD711A"/>
@@ -7982,50 +8021,51 @@
     <w:rsid w:val="00CE705D"/>
     <w:rsid w:val="00D06327"/>
     <w:rsid w:val="00D101EE"/>
     <w:rsid w:val="00D25CAC"/>
     <w:rsid w:val="00D2789B"/>
     <w:rsid w:val="00D31069"/>
     <w:rsid w:val="00D3267E"/>
     <w:rsid w:val="00D36208"/>
     <w:rsid w:val="00D40A0B"/>
     <w:rsid w:val="00D40A53"/>
     <w:rsid w:val="00D43707"/>
     <w:rsid w:val="00D520E4"/>
     <w:rsid w:val="00D53BC6"/>
     <w:rsid w:val="00D638B0"/>
     <w:rsid w:val="00D759D8"/>
     <w:rsid w:val="00D763CE"/>
     <w:rsid w:val="00D76C2F"/>
     <w:rsid w:val="00D77867"/>
     <w:rsid w:val="00D83E37"/>
     <w:rsid w:val="00D90723"/>
     <w:rsid w:val="00D95C51"/>
     <w:rsid w:val="00D96739"/>
     <w:rsid w:val="00D96EF8"/>
     <w:rsid w:val="00DA0090"/>
     <w:rsid w:val="00DA07E3"/>
+    <w:rsid w:val="00DA2FB4"/>
     <w:rsid w:val="00DB0619"/>
     <w:rsid w:val="00DB5C8F"/>
     <w:rsid w:val="00DC3DDE"/>
     <w:rsid w:val="00DC5AA2"/>
     <w:rsid w:val="00DD5AB6"/>
     <w:rsid w:val="00DD65D0"/>
     <w:rsid w:val="00DE0A30"/>
     <w:rsid w:val="00DE0E26"/>
     <w:rsid w:val="00DE2CB7"/>
     <w:rsid w:val="00DE33F4"/>
     <w:rsid w:val="00DE3493"/>
     <w:rsid w:val="00DE4DB0"/>
     <w:rsid w:val="00DE7331"/>
     <w:rsid w:val="00DF2441"/>
     <w:rsid w:val="00E05E4E"/>
     <w:rsid w:val="00E07A7C"/>
     <w:rsid w:val="00E20432"/>
     <w:rsid w:val="00E24842"/>
     <w:rsid w:val="00E363C2"/>
     <w:rsid w:val="00E41624"/>
     <w:rsid w:val="00E4173F"/>
     <w:rsid w:val="00E42F93"/>
     <w:rsid w:val="00E43A02"/>
     <w:rsid w:val="00E54D1E"/>
     <w:rsid w:val="00E56B6D"/>
@@ -10103,77 +10143,77 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\MLASeventhEditionOfficeOnline.xsl" StyleName="MLA" Version="7"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D958632-A42E-4BB1-B291-CB8A2CF12A1D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>modelo Direito e Linguagem.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>234</Words>
-  <Characters>1266</Characters>
+  <Words>206</Words>
+  <Characters>1282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>75</Lines>
+  <Paragraphs>45</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1498</CharactersWithSpaces>
+  <CharactersWithSpaces>1443</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Revisor</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>